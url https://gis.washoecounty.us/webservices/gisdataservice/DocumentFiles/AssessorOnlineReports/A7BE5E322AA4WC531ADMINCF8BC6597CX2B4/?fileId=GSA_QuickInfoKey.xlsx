--- v0 (2025-10-12)
+++ v1 (2026-05-11)
@@ -1,71 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tdayton\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59796524-4D94-4CE3-A7F9-A47C9C71C968}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="19260" windowHeight="6060"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="New File Layout" sheetId="5" r:id="rId1"/>
     <sheet name="Additional Files" sheetId="6" r:id="rId2"/>
     <sheet name="Const Mod Codes" sheetId="7" r:id="rId3"/>
+    <sheet name="StatusCodes" sheetId="8" r:id="rId4"/>
+    <sheet name="OwnOcc" sheetId="9" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'New File Layout'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'New File Layout'!$A$2:$H$190</definedName>
     <definedName name="dscr">#REF!</definedName>
     <definedName name="new">#REF!</definedName>
     <definedName name="old">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="936" uniqueCount="521">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1142" uniqueCount="709">
   <si>
     <t>Column_name</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>int</t>
   </si>
   <si>
     <t>ParcelID</t>
   </si>
   <si>
     <t>char</t>
   </si>
   <si>
     <t>CardNumber</t>
   </si>
   <si>
     <t>smallint</t>
   </si>
   <si>
@@ -704,56 +738,50 @@
   <si>
     <t>Last Permit Visit Date</t>
   </si>
   <si>
     <t>Last Permit Visit Person</t>
   </si>
   <si>
     <t>Lump Sum Code</t>
   </si>
   <si>
     <t>Lump Sum Amount</t>
   </si>
   <si>
     <t>Construction Modification Code</t>
   </si>
   <si>
     <t>Construction Modification Percentage</t>
   </si>
   <si>
     <t>Property Name</t>
   </si>
   <si>
     <t>Exterior Type</t>
   </si>
   <si>
-    <t>Number Of Living Units On Card</t>
-[...4 lines deleted...]
-  <si>
     <t>Building Square Foot</t>
   </si>
   <si>
     <t>Quality Class Description</t>
   </si>
   <si>
     <t>Quality Class Code</t>
   </si>
   <si>
     <t>Building Type Code</t>
   </si>
   <si>
     <t>Frame/Construction Class</t>
   </si>
   <si>
     <t>Bedroom Count</t>
   </si>
   <si>
     <t>Full Bath Count</t>
   </si>
   <si>
     <t>Half Bath Count</t>
   </si>
   <si>
     <t>Fixture Count</t>
@@ -1010,53 +1038,50 @@
   <si>
     <t>Type of Land Unit</t>
   </si>
   <si>
     <t xml:space="preserve">Assessor's Parcel Number (APN) formatted for use with WC GIS </t>
   </si>
   <si>
     <t>Average Wall Height per Floor</t>
   </si>
   <si>
     <t>Assessor's Parcel Number (APN) formatted for use with Treasurer's Database</t>
   </si>
   <si>
     <t>NEW</t>
   </si>
   <si>
     <t>Percent Complete</t>
   </si>
   <si>
     <t>Square feet of building not in the primary BldgType</t>
   </si>
   <si>
     <t>Alternate Occupancy - MULT If More Than 1 Alternate Type</t>
   </si>
   <si>
-    <t>Extra Features and Other Buildings</t>
-[...1 lines deleted...]
-  <si>
     <t>New Code</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>QS</t>
   </si>
   <si>
     <t>SS</t>
   </si>
   <si>
     <t>Building Adjustment</t>
@@ -1160,53 +1185,50 @@
   <si>
     <t>Land Assessed</t>
   </si>
   <si>
     <t>Improvement Appraised</t>
   </si>
   <si>
     <t>Improvement Assessed</t>
   </si>
   <si>
     <t>Land Use Code</t>
   </si>
   <si>
     <t>Street Type</t>
   </si>
   <si>
     <t>Land Area</t>
   </si>
   <si>
     <t>Bldg Square Feet</t>
   </si>
   <si>
     <t>New Parcel Roll</t>
   </si>
   <si>
-    <t>Property.txt</t>
-[...1 lines deleted...]
-  <si>
     <t>Char(10)</t>
   </si>
   <si>
     <t>VarChar(100)</t>
   </si>
   <si>
     <t>Int</t>
   </si>
   <si>
     <t>Char(2)</t>
   </si>
   <si>
     <t>VarChar(50)</t>
   </si>
   <si>
     <t>VarChar(10)</t>
   </si>
   <si>
     <t>VarChar(16)</t>
   </si>
   <si>
     <t>Char(4)</t>
   </si>
   <si>
     <t>VarChar(15)</t>
@@ -1286,53 +1308,50 @@
   <si>
     <t>Char(11)</t>
   </si>
   <si>
     <t>SDAT#, RecDate</t>
   </si>
   <si>
     <t>Sale Price from Deed</t>
   </si>
   <si>
     <t>Decimal(12,0)</t>
   </si>
   <si>
     <t>Recorded Document Number</t>
   </si>
   <si>
     <t>RecDoc, PriorDoc</t>
   </si>
   <si>
     <t>SCOD#</t>
   </si>
   <si>
     <t>SAMT#</t>
   </si>
   <si>
-    <t>SAR.txt (Similar to Drawn.txt in old file)</t>
-[...1 lines deleted...]
-  <si>
     <t>Building Number</t>
   </si>
   <si>
     <t>Sequence #</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>SubAreaType</t>
   </si>
   <si>
     <t>Sub Area Type</t>
   </si>
   <si>
     <t>Char(6)</t>
   </si>
   <si>
     <t>SubAreaSF</t>
   </si>
   <si>
     <t>Sub Area Square Footage</t>
   </si>
   <si>
     <t>Dscr</t>
@@ -1424,116 +1443,101 @@
   <si>
     <t>Lump Sum Adjustment to Land Value</t>
   </si>
   <si>
     <t>Street Direction</t>
   </si>
   <si>
     <t>2nd Line Of Mailing Address (Typically "In Care Of")</t>
   </si>
   <si>
     <t>lu_strct_cond.txt</t>
   </si>
   <si>
     <t>lu_xfob.txt where cat = 'LS'</t>
   </si>
   <si>
     <t>lu_impr_mdl.txt Description is also in field 63 (BldgType)</t>
   </si>
   <si>
     <t>lu_lnd_zone.txt</t>
   </si>
   <si>
     <t>dscr</t>
   </si>
   <si>
-    <t>Strct_el.txt</t>
-[...1 lines deleted...]
-  <si>
     <t>tp</t>
   </si>
   <si>
     <t>Structural Element Type</t>
   </si>
   <si>
     <t>Structural Element Description</t>
   </si>
   <si>
     <t>Number of units</t>
   </si>
   <si>
     <t>fact</t>
   </si>
   <si>
     <t>Factor - This is a multiplier used for things like plumbing fixtures in apartments.  This is the number of apartments with the indicated number of fixtures.</t>
   </si>
   <si>
     <t>DeedType</t>
   </si>
   <si>
     <t>Deed Type</t>
   </si>
   <si>
     <t>lu_deed_tp.txt</t>
   </si>
   <si>
     <t>Grantor</t>
   </si>
   <si>
     <t>Name of Grantor</t>
   </si>
   <si>
-    <t>No Change other than now excludes closed parcels</t>
-[...1 lines deleted...]
-  <si>
     <t>Grantee</t>
   </si>
   <si>
     <t>Name of Grantee</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
-    <t>Sales_dtl.txt</t>
-[...4 lines deleted...]
-  <si>
     <t>Descriptions no longer prefixed with the old Sub Area Type Code.</t>
   </si>
   <si>
     <t>Sub_type</t>
   </si>
   <si>
     <t>Sub_Type Description</t>
   </si>
   <si>
-    <t>Added Sub_type description for</t>
-[...1 lines deleted...]
-  <si>
     <t>pct</t>
   </si>
   <si>
     <t>Percentage - % of building with the component, primarily used with Exterior Wall</t>
   </si>
   <si>
     <t>Removed.  Not used in new system</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Field name changed from lnd_note to Note.</t>
   </si>
   <si>
     <t>PrevCategory1</t>
   </si>
   <si>
     <t>PrevCategory2</t>
   </si>
   <si>
     <t>StreetNumberSfx</t>
   </si>
   <si>
     <t>StreetDir</t>
@@ -1568,72 +1572,669 @@
   <si>
     <t>Prior Year Roll Category 2 Years Prior</t>
   </si>
   <si>
     <t>Street Number Suffix I.e.: 1/2</t>
   </si>
   <si>
     <t>Street Direction (N, S, E, W, etc.)</t>
   </si>
   <si>
     <t>Street Name Suffix (AVE, BLVD, RD, ST, etc.)</t>
   </si>
   <si>
     <t>Common Area Group Code(s)</t>
   </si>
   <si>
     <t>Internal Use Only</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
-    <t xml:space="preserve">MultLand.txt </t>
-[...4 lines deleted...]
-  <si>
     <t>DELETED</t>
   </si>
   <si>
     <t>Description is in Field 72 (Grade)</t>
   </si>
   <si>
     <t>Field #</t>
   </si>
   <si>
-    <t>A = Active, I = Inactive (CLOSED), M = Interim Parcel (Closed), FI = Future Inactive, FN = Future New (not yet active).</t>
+    <t>See StatusCodes tab</t>
+  </si>
+  <si>
+    <t>cd</t>
+  </si>
+  <si>
+    <t>Full description</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>ACTIVE</t>
+  </si>
+  <si>
+    <t>Active parcel</t>
+  </si>
+  <si>
+    <t>FA</t>
+  </si>
+  <si>
+    <t>FUTURE ACTIVE</t>
+  </si>
+  <si>
+    <t>Parcel has been created, but not active yet.  This is done so that permits can be issued, etc. This differs from FN in that these parcels won't be able to be worked in the current appraisal cycle.</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>FUTURE INACTIVE</t>
+  </si>
+  <si>
+    <t>Parcel is in the process of being split, combined or remapped, but the new parels have not been activated yet.</t>
+  </si>
+  <si>
+    <t>FM</t>
+  </si>
+  <si>
+    <t>FUTURE INTERIM</t>
+  </si>
+  <si>
+    <t>Parcel has been created as an interim parcel, but the new parcels have not been activated yet and the old parcels have not been inactivated.</t>
+  </si>
+  <si>
+    <t>FN</t>
+  </si>
+  <si>
+    <t>FUTURE NEW</t>
+  </si>
+  <si>
+    <t>Parcel has been created, but not active yet.  This is done so that permits can be issued, etc. This differs from FA in that these parcels will be worked in the current appraisal cycle.</t>
+  </si>
+  <si>
+    <t>FNI</t>
+  </si>
+  <si>
+    <t>Future New Inactive</t>
+  </si>
+  <si>
+    <t>Parcel was originally created as a “future new” parcel based on a recorded map.  Prior to the parcel being changed to Active, another map was recorded that causes this parcel to be inactivated.</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>INACTIVE</t>
+  </si>
+  <si>
+    <t>Parcel is no longer active and will never be made active again</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>INTERIM PARCEL</t>
+  </si>
+  <si>
+    <t>Parcel created from Inactive parcels as part of a split.</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Created in Error</t>
+  </si>
+  <si>
+    <t>Number Of Units On Card</t>
+  </si>
+  <si>
+    <t>Number Of Units On Parcel</t>
+  </si>
+  <si>
+    <t>TaxCapValue</t>
+  </si>
+  <si>
+    <t>Value that Current year's taxes are based on.  This will not be available until the roll closes in June and will not be final until the extended reopen closes in mid August.</t>
+  </si>
+  <si>
+    <t>TaxCapValue1</t>
+  </si>
+  <si>
+    <t>Value that Prior Year Taxes were based on</t>
+  </si>
+  <si>
+    <t>TaxCapValue2</t>
+  </si>
+  <si>
+    <t>Value that Prior Year Taxes were based on 2 years prior</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Not assigned yet</t>
+  </si>
+  <si>
+    <t>2ND</t>
+  </si>
+  <si>
+    <t>Second Form Mailed Due to Non-Return</t>
+  </si>
+  <si>
+    <t>CF06</t>
+  </si>
+  <si>
+    <t>2006 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF07</t>
+  </si>
+  <si>
+    <t>2007 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF08</t>
+  </si>
+  <si>
+    <t>2008 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF09</t>
+  </si>
+  <si>
+    <t>2009 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF10</t>
+  </si>
+  <si>
+    <t>2010 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF11</t>
+  </si>
+  <si>
+    <t>2011 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF12</t>
+  </si>
+  <si>
+    <t>2012 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF13</t>
+  </si>
+  <si>
+    <t>2013 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF14</t>
+  </si>
+  <si>
+    <t>2014 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF15</t>
+  </si>
+  <si>
+    <t>2015 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF16</t>
+  </si>
+  <si>
+    <t>2016 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF17</t>
+  </si>
+  <si>
+    <t>2017 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF18</t>
+  </si>
+  <si>
+    <t>2018 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF19</t>
+  </si>
+  <si>
+    <t>2019 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF20</t>
+  </si>
+  <si>
+    <t>2020 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF21</t>
+  </si>
+  <si>
+    <t>2021 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF22</t>
+  </si>
+  <si>
+    <t>2022 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF23</t>
+  </si>
+  <si>
+    <t>2023 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CF24</t>
+  </si>
+  <si>
+    <t>2024 Change Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>CPQ</t>
+  </si>
+  <si>
+    <t>Low Cap Qualified Contiguous Parcel</t>
+  </si>
+  <si>
+    <t>IF06</t>
+  </si>
+  <si>
+    <t>2006 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF07</t>
+  </si>
+  <si>
+    <t>2007 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF08</t>
+  </si>
+  <si>
+    <t>2008 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF09</t>
+  </si>
+  <si>
+    <t>2009 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF10</t>
+  </si>
+  <si>
+    <t>2010 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF11</t>
+  </si>
+  <si>
+    <t>2011 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF12</t>
+  </si>
+  <si>
+    <t>2012 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF13</t>
+  </si>
+  <si>
+    <t>2013 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF14</t>
+  </si>
+  <si>
+    <t>2014 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF15</t>
+  </si>
+  <si>
+    <t>2015 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF16</t>
+  </si>
+  <si>
+    <t>2016 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF17</t>
+  </si>
+  <si>
+    <t>2017 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF18</t>
+  </si>
+  <si>
+    <t>2018 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF19</t>
+  </si>
+  <si>
+    <t>2019 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF20</t>
+  </si>
+  <si>
+    <t>2020 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF21</t>
+  </si>
+  <si>
+    <t>2021 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF22</t>
+  </si>
+  <si>
+    <t>2022 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF23</t>
+  </si>
+  <si>
+    <t>2023 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>IF24</t>
+  </si>
+  <si>
+    <t>2024 Initial Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>MCQ</t>
+  </si>
+  <si>
+    <t>Mixed Cap Qualified</t>
+  </si>
+  <si>
+    <t>NFM</t>
+  </si>
+  <si>
+    <t>Use does not qualify for Low Cap, High Cap Applied</t>
+  </si>
+  <si>
+    <t>NFMB</t>
+  </si>
+  <si>
+    <t>No Form Mailed, Bank Owned</t>
+  </si>
+  <si>
+    <t>POQ</t>
+  </si>
+  <si>
+    <t>Low Cap Qualified Primary Residence</t>
+  </si>
+  <si>
+    <t>POQF</t>
+  </si>
+  <si>
+    <t>Low Cap Qualified Family Member Lives in House</t>
+  </si>
+  <si>
+    <t>RF08</t>
+  </si>
+  <si>
+    <t>2008 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF09</t>
+  </si>
+  <si>
+    <t>2009 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF10</t>
+  </si>
+  <si>
+    <t>2010 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF11</t>
+  </si>
+  <si>
+    <t>2011 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF12</t>
+  </si>
+  <si>
+    <t>2012 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF13</t>
+  </si>
+  <si>
+    <t>2013 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF14</t>
+  </si>
+  <si>
+    <t>2014 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF15</t>
+  </si>
+  <si>
+    <t>2015 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF16</t>
+  </si>
+  <si>
+    <t>2016 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF17</t>
+  </si>
+  <si>
+    <t>2017 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF18</t>
+  </si>
+  <si>
+    <t>2018 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF19</t>
+  </si>
+  <si>
+    <t>2019 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF20</t>
+  </si>
+  <si>
+    <t>2020 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF21</t>
+  </si>
+  <si>
+    <t>2021 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF22</t>
+  </si>
+  <si>
+    <t>2022 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF23</t>
+  </si>
+  <si>
+    <t>2023 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>RF24</t>
+  </si>
+  <si>
+    <t>2024 Rental Form Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>ROD</t>
+  </si>
+  <si>
+    <t>Residential High Cap Applied</t>
+  </si>
+  <si>
+    <t>RTD</t>
+  </si>
+  <si>
+    <t>Rental High Cap Applied</t>
+  </si>
+  <si>
+    <t>RTQ</t>
+  </si>
+  <si>
+    <t>Low Cap Qualified Rental</t>
+  </si>
+  <si>
+    <t>SL18</t>
+  </si>
+  <si>
+    <t>2018 Sales Letter Mailed. High Cap Applied</t>
+  </si>
+  <si>
+    <t>SL19</t>
+  </si>
+  <si>
+    <t>2019 Sales Letter Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>SL20</t>
+  </si>
+  <si>
+    <t>2020 Sales Letter Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>SL21</t>
+  </si>
+  <si>
+    <t>2021 Sales Letter Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>SL22</t>
+  </si>
+  <si>
+    <t>2022 Sales Letter Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>SL23</t>
+  </si>
+  <si>
+    <t>2023 Sales Letter Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>SL24</t>
+  </si>
+  <si>
+    <t>2024 Sales Letter Mailed, High Cap Applied</t>
+  </si>
+  <si>
+    <t>STR</t>
+  </si>
+  <si>
+    <t>High Cap Applied (Short Term Rental)</t>
+  </si>
+  <si>
+    <t>USEC</t>
+  </si>
+  <si>
+    <t>Use Change /Demolition, High Cap Applied</t>
+  </si>
+  <si>
+    <t>VOQ</t>
+  </si>
+  <si>
+    <t>Low Cap Qualified Vacation Home</t>
+  </si>
+  <si>
+    <t>Removed</t>
+  </si>
+  <si>
+    <t>Column name, type, length</t>
+  </si>
+  <si>
+    <t>Column name, type, length, description</t>
+  </si>
+  <si>
+    <t>Additional file layouts.</t>
+  </si>
+  <si>
+    <t>File layout.</t>
+  </si>
+  <si>
+    <t>Changes</t>
+  </si>
+  <si>
+    <t>Property.txt - No Change other than now excludes closed parcels</t>
+  </si>
+  <si>
+    <t>XFOB (Extra Features &amp; Other Buildings) - No Change other than now excludes closed parcels</t>
+  </si>
+  <si>
+    <t>Sales_dtl.txt - Added Grantee</t>
+  </si>
+  <si>
+    <t>SAR.txt (Similar to Drawn.txt in old file) - No Change other than now excludes closed parcels</t>
+  </si>
+  <si>
+    <t>Strct_el.txt - Added Sub_type description</t>
+  </si>
+  <si>
+    <t>MultLand.txt - No Change other than now excludes closed parcels</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
+  </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
@@ -1654,191 +2255,1524 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="68">
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="6" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="6" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="6" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="6" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{29A5F0F8-7953-439F-8CBA-020BBF74BC04}" name="FileLayout" displayName="FileLayout" ref="A2:H190" totalsRowShown="0">
+  <autoFilter ref="A2:H190" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{35098FAD-472D-47CE-BE62-92D273A3D05A}" name="Field #" dataDxfId="67"/>
+    <tableColumn id="2" xr3:uid="{B57E487F-1516-4793-997A-5B9FB166AF4B}" name="Column_name" dataDxfId="66"/>
+    <tableColumn id="3" xr3:uid="{A846BB8C-51C3-4137-A03F-766112209C9E}" name="Type" dataDxfId="65"/>
+    <tableColumn id="4" xr3:uid="{B26A5B26-6B49-4400-AFDF-3CC5432F25B2}" name="Length" dataDxfId="64"/>
+    <tableColumn id="5" xr3:uid="{64F94C6D-0EEE-4070-93E9-32522B7091E7}" name="Description" dataDxfId="63"/>
+    <tableColumn id="6" xr3:uid="{77E658C6-8684-40EB-8454-6548F9E41752}" name="Support Table"/>
+    <tableColumn id="7" xr3:uid="{041FE528-E4E8-49FD-B837-C4C22586669D}" name="NEW" dataDxfId="62"/>
+    <tableColumn id="8" xr3:uid="{92FF751D-E9F8-47BB-9F0B-8F110DE72CD1}" name="DELETED"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{C8B23BDF-5E69-4A0B-849C-077ADEDE99D3}" name="CapTable" displayName="CapTable" ref="A1:B77" totalsRowShown="0">
+  <autoFilter ref="A1:B77" xr:uid="{C8B23BDF-5E69-4A0B-849C-077ADEDE99D3}"/>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{9C480625-2364-43E2-B3F6-8F468B8C2AE5}" name="Code"/>
+    <tableColumn id="2" xr3:uid="{179A3110-A34D-4D91-A8A7-A25135DD69C6}" name="Description"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AAC0CF20-7C0F-495F-90B5-F76297CAF731}" name="PropertyLayout" displayName="PropertyLayout" ref="A3:F34" totalsRowShown="0" headerRowDxfId="51" headerRowBorderDxfId="59" tableBorderDxfId="60" totalsRowBorderDxfId="58">
+  <autoFilter ref="A3:F34" xr:uid="{AAC0CF20-7C0F-495F-90B5-F76297CAF731}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{5277109F-7902-4C40-A2A0-894E57DC3B04}" name="Field Name" dataDxfId="57"/>
+    <tableColumn id="2" xr3:uid="{C3D10FE5-BEBB-4D46-9A63-A2F85404A8D0}" name="Description" dataDxfId="56"/>
+    <tableColumn id="3" xr3:uid="{97F7D78F-E137-4366-9513-18FC7FFCF86F}" name="Type" dataDxfId="55"/>
+    <tableColumn id="4" xr3:uid="{9135F596-D548-486B-A1F2-AFE6CDA167EA}" name="Quick_Info Field Name" dataDxfId="54"/>
+    <tableColumn id="5" xr3:uid="{A0AD1D19-3548-4649-80C1-F002DAD2FB31}" name="Support Table" dataDxfId="53"/>
+    <tableColumn id="6" xr3:uid="{73A6A9C1-AF10-41B1-B616-DB7EA30E4052}" name="Changes" dataDxfId="52"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{99B07EB2-4DA4-42B3-9B76-1B852EE9CFE6}" name="XfobLayout" displayName="XfobLayout" ref="A37:F43" totalsRowShown="0" headerRowDxfId="41" headerRowBorderDxfId="49" tableBorderDxfId="50" totalsRowBorderDxfId="48">
+  <autoFilter ref="A37:F43" xr:uid="{99B07EB2-4DA4-42B3-9B76-1B852EE9CFE6}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{10FF0375-AF47-4AD9-BD18-524E49A6DE6F}" name="Field Name" dataDxfId="47"/>
+    <tableColumn id="2" xr3:uid="{80C3D38F-9716-4EC6-A8AF-25B5340957E3}" name="Description" dataDxfId="46"/>
+    <tableColumn id="3" xr3:uid="{DE57951B-CBEE-4DAF-8CCE-57CB8DF0A792}" name="Type" dataDxfId="45"/>
+    <tableColumn id="4" xr3:uid="{BD565266-CE1E-49B0-9FEA-56FDBBDA39E8}" name="Quick_Info Field Name" dataDxfId="44"/>
+    <tableColumn id="5" xr3:uid="{E0F93677-2C36-4663-AB67-447377315C59}" name="Support Table" dataDxfId="43"/>
+    <tableColumn id="6" xr3:uid="{8CAFC04A-F71E-4E6A-BDA7-BE7EC707693B}" name="Changes" dataDxfId="42"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{0EB0662D-D0B7-4565-B15C-DD843876BA0D}" name="SARLayout" displayName="SARLayout" ref="A58:F64" totalsRowShown="0" headerRowDxfId="31" headerRowBorderDxfId="39" tableBorderDxfId="40" totalsRowBorderDxfId="38">
+  <autoFilter ref="A58:F64" xr:uid="{0EB0662D-D0B7-4565-B15C-DD843876BA0D}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{A00105D6-C4B5-4BEC-9037-DB8ADE8286FE}" name="Field Name" dataDxfId="37"/>
+    <tableColumn id="2" xr3:uid="{41773AED-4B71-48EF-8358-34313CCEC919}" name="Description" dataDxfId="36"/>
+    <tableColumn id="3" xr3:uid="{56510A06-431D-486F-AB58-FDD2D2CC94E0}" name="Type" dataDxfId="35"/>
+    <tableColumn id="4" xr3:uid="{5B8E63C9-3160-47CF-9260-CB2381924331}" name="Quick_Info Field Name" dataDxfId="34"/>
+    <tableColumn id="5" xr3:uid="{7E096005-B90D-4F6A-8EE9-1EC659F5B25D}" name="Support Table" dataDxfId="33"/>
+    <tableColumn id="6" xr3:uid="{2F23F1BF-F7E9-4DED-989B-0EF86F73FE14}" name="Changes" dataDxfId="32"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{F18B56AD-712F-45FE-95C4-3FF1E7081340}" name="SalesLayout" displayName="SalesLayout" ref="A46:F55" totalsRowShown="0" headerRowDxfId="21" headerRowBorderDxfId="29" tableBorderDxfId="30" totalsRowBorderDxfId="28">
+  <autoFilter ref="A46:F55" xr:uid="{F18B56AD-712F-45FE-95C4-3FF1E7081340}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{362BD3A8-D8FE-487F-8D19-CDEAB266CFC1}" name="Field Name" dataDxfId="27"/>
+    <tableColumn id="2" xr3:uid="{8B031F00-8166-4160-B9FB-B7DACB9DB2F1}" name="Description" dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{5D1A8948-0B51-49B4-85A8-C42DBE9E790E}" name="Type" dataDxfId="25"/>
+    <tableColumn id="4" xr3:uid="{54DB3EBC-36A7-4276-9D22-38E14A6E110C}" name="Quick_Info Field Name" dataDxfId="24"/>
+    <tableColumn id="5" xr3:uid="{BEF51A0B-3BE4-4642-A577-B3068D3B9458}" name="Support Table" dataDxfId="23"/>
+    <tableColumn id="6" xr3:uid="{A9756D3B-DA34-462A-B1CC-F12A6C3D2605}" name="Changes" dataDxfId="22"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{DE4D67F1-071B-4861-BE17-B28375FDE427}" name="StructuralLayout" displayName="StructuralLayout" ref="A67:F75" totalsRowShown="0" headerRowDxfId="16" headerRowBorderDxfId="19" tableBorderDxfId="20" totalsRowBorderDxfId="18">
+  <autoFilter ref="A67:F75" xr:uid="{DE4D67F1-071B-4861-BE17-B28375FDE427}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{2E930051-F912-4B5C-B0EE-5BB24C93667F}" name="Field Name"/>
+    <tableColumn id="2" xr3:uid="{A815C4B5-1E40-480F-B4FB-156344E287B6}" name="Description"/>
+    <tableColumn id="3" xr3:uid="{9D2429C3-D4FA-4EF2-9ACE-2ABE582720D4}" name="Type"/>
+    <tableColumn id="4" xr3:uid="{64B52B8C-418D-4114-BF41-FF8B9EE5B3EC}" name="Quick_Info Field Name"/>
+    <tableColumn id="5" xr3:uid="{F386D996-5E1B-4421-8443-DCFA68BEF472}" name="Support Table"/>
+    <tableColumn id="6" xr3:uid="{AFDD6151-289E-4D22-AA18-598B54EC4C80}" name="Changes" dataDxfId="17"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{62B6E8FB-1DDB-4BCB-B252-AE9D2B76DD23}" name="LandLayout" displayName="LandLayout" ref="A78:F90" totalsRowShown="0" headerRowDxfId="6" headerRowBorderDxfId="14" tableBorderDxfId="15" totalsRowBorderDxfId="13">
+  <autoFilter ref="A78:F90" xr:uid="{62B6E8FB-1DDB-4BCB-B252-AE9D2B76DD23}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{5F81F68F-A62B-4130-AC19-A9267F3F274C}" name="Field Name" dataDxfId="12"/>
+    <tableColumn id="2" xr3:uid="{CD747E57-A406-4E37-9DC4-ACFA298C12C8}" name="Description" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{930F37BB-A897-4ACB-8975-7C7260FF0E92}" name="Type" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{660E4A29-8074-4A82-9A73-1B504ABC0071}" name="Quick_Info Field Name" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{F17E16A7-FD21-4DC9-872F-F46724E4FB78}" name="Support Table" dataDxfId="8"/>
+    <tableColumn id="6" xr3:uid="{91C65637-5DCA-4DD1-8DE6-CB4F3E4F216D}" name="Changes" dataDxfId="7"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{2539FB15-798D-4B3F-9036-0E87C9CB5D39}" name="ConstructionCodes" displayName="ConstructionCodes" ref="A1:B8" totalsRowShown="0">
+  <autoFilter ref="A1:B8" xr:uid="{2539FB15-798D-4B3F-9036-0E87C9CB5D39}"/>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{38C68FC4-527C-4E0F-BED4-8947E1A765D7}" name="New Code"/>
+    <tableColumn id="2" xr3:uid="{849AFC59-2C28-4FBD-B151-4DEBC863412D}" name="Description"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{7079DAB1-895D-46F3-A01E-D1CBCF0BCCD9}" name="ParcelStatusCodes" displayName="ParcelStatusCodes" ref="A1:C10" totalsRowShown="0" headerRowBorderDxfId="4" tableBorderDxfId="5" totalsRowBorderDxfId="3">
+  <autoFilter ref="A1:C10" xr:uid="{7079DAB1-895D-46F3-A01E-D1CBCF0BCCD9}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{9191930C-1A13-47B5-A9F8-E231549A2C5B}" name="cd" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{37F4A8C4-3641-4DB4-AAAE-596DAA50903A}" name="dscr" dataDxfId="1"/>
+    <tableColumn id="3" xr3:uid="{3A4D097A-70D5-4A04-A2EE-FB3DE212EFF2}" name="Full description" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1866,51 +3800,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2038,4933 +3972,5461 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L187"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E135" sqref="E135"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.26953125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="104.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="52.26953125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.7265625" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A2" s="1" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>399</v>
-[...9 lines deleted...]
-      <c r="A3" s="22">
+        <v>395</v>
+      </c>
+      <c r="G2" s="16" t="s">
+        <v>323</v>
+      </c>
+      <c r="H2" s="9" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A3" s="11">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="3">
+      <c r="D3">
         <v>10</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E3" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="F3" s="3"/>
-[...2 lines deleted...]
-      <c r="A4" s="22">
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A4" s="11">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="F4" s="3"/>
-[...2 lines deleted...]
-      <c r="A5" s="22">
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="11">
         <v>3</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="F5" s="3"/>
-[...2 lines deleted...]
-      <c r="A6" s="22">
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="11">
         <v>4</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="E6" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E6" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="F6" s="3"/>
-[...2 lines deleted...]
-      <c r="A7" s="22">
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="11">
         <v>5</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
       <c r="D7">
         <v>4</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="E7" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="22">
+      <c r="F7" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="11">
         <v>6</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E8" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="F8" s="3"/>
-[...2 lines deleted...]
-      <c r="A9" s="22">
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="11">
         <v>7</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9" s="3" t="s">
+      <c r="E9" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="F9" s="3"/>
-[...2 lines deleted...]
-      <c r="A10" s="22">
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="11">
         <v>8</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E10" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="F10" s="3"/>
-[...2 lines deleted...]
-      <c r="A11" s="22">
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="11">
         <v>9</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
-      <c r="D11">
-[...2 lines deleted...]
-      <c r="E11" s="3" t="s">
+      <c r="E11" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="F11" s="3"/>
-[...2 lines deleted...]
-      <c r="A12" s="22">
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="11">
         <v>10</v>
       </c>
-      <c r="B12" s="3" t="s">
+      <c r="B12" t="s">
         <v>17</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E12" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="F12" s="3"/>
-[...2 lines deleted...]
-      <c r="A13" s="22">
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="11">
         <v>11</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
-      <c r="D13">
-[...2 lines deleted...]
-      <c r="E13" s="3" t="s">
+      <c r="E13" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="F13" s="3"/>
-[...2 lines deleted...]
-      <c r="A14" s="22">
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="11">
         <v>12</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E14" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="F14" s="3"/>
-[...2 lines deleted...]
-      <c r="A15" s="22">
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" s="11">
         <v>13</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="B15" t="s">
         <v>20</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15">
-        <v>50</v>
-[...7 lines deleted...]
-      <c r="A16" s="22">
+        <v>250</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="11">
         <v>14</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E16" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="F16" s="3"/>
-[...2 lines deleted...]
-      <c r="A17" s="22">
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="11">
         <v>15</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="B17" t="s">
         <v>22</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E17" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="F17" s="3"/>
-[...2 lines deleted...]
-      <c r="A18" s="22">
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="11">
         <v>16</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
-      <c r="E18" s="3" t="s">
+      <c r="E18" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="F18" s="3"/>
-[...2 lines deleted...]
-      <c r="A19" s="22">
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="11">
         <v>17</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19">
         <v>50</v>
       </c>
-      <c r="E19" s="3" t="s">
+      <c r="E19" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="F19" s="3"/>
-[...2 lines deleted...]
-      <c r="A20" s="22">
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="11">
         <v>18</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="B20" t="s">
         <v>25</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20">
         <v>11</v>
       </c>
-      <c r="E20" s="3" t="s">
+      <c r="E20" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="F20" s="3"/>
-[...2 lines deleted...]
-      <c r="A21" s="22">
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="11">
         <v>19</v>
       </c>
-      <c r="B21" s="3" t="s">
+      <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E21" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="F21" s="3"/>
-[...2 lines deleted...]
-      <c r="A22" s="22">
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="11">
         <v>20</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22">
         <v>50</v>
       </c>
-      <c r="E22" s="3" t="s">
+      <c r="E22" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F22" s="3"/>
-[...2 lines deleted...]
-      <c r="A23" s="22">
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="11">
         <v>21</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23">
         <v>11</v>
       </c>
-      <c r="E23" s="3" t="s">
+      <c r="E23" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="F23" s="3"/>
-[...2 lines deleted...]
-      <c r="A24" s="22">
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="11">
         <v>22</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="B24" t="s">
         <v>29</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
-      <c r="E24" s="3" t="s">
+      <c r="E24" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="F24" s="3"/>
-[...2 lines deleted...]
-      <c r="A25" s="22">
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="11">
         <v>23</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="B25" t="s">
         <v>30</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25">
         <v>100</v>
       </c>
-      <c r="E25" s="3" t="s">
+      <c r="E25" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="F25" s="3"/>
-[...2 lines deleted...]
-      <c r="A26" s="22">
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="11">
         <v>24</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26">
         <v>255</v>
       </c>
-      <c r="E26" s="3" t="s">
+      <c r="E26" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F26" s="3"/>
-[...2 lines deleted...]
-      <c r="A27" s="22">
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="11">
         <v>25</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="B27" t="s">
         <v>32</v>
       </c>
       <c r="C27" t="s">
         <v>3</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27" s="3" t="s">
+      <c r="E27" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="F27" s="3"/>
-[...2 lines deleted...]
-      <c r="A28" s="22">
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="11">
         <v>26</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="B28" t="s">
         <v>33</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28">
         <v>11</v>
       </c>
-      <c r="E28" s="3" t="s">
+      <c r="E28" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="F28" s="3"/>
-[...2 lines deleted...]
-      <c r="A29" s="22">
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="11">
         <v>27</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="B29" t="s">
         <v>34</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
-      <c r="E29" s="3" t="s">
+      <c r="E29" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="F29" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="22">
+      <c r="F29" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="11">
         <v>28</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="B30" t="s">
         <v>35</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
-      <c r="E30" s="3" t="s">
+      <c r="E30" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="F30" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="22">
+      <c r="F30" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="11">
         <v>29</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="B31" t="s">
         <v>36</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E31" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="F31" s="3"/>
-[...2 lines deleted...]
-      <c r="A32" s="22">
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="11">
         <v>30</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="B32" t="s">
         <v>37</v>
       </c>
       <c r="C32" t="s">
         <v>3</v>
       </c>
-      <c r="D32">
-[...2 lines deleted...]
-      <c r="E32" s="3" t="s">
+      <c r="E32" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="F32" s="3"/>
-[...2 lines deleted...]
-      <c r="A33" s="22">
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="11">
         <v>31</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="B33" t="s">
         <v>38</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33">
         <v>11</v>
       </c>
-      <c r="E33" s="3" t="s">
+      <c r="E33" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="F33" s="3"/>
-[...2 lines deleted...]
-      <c r="A34" s="22">
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="11">
         <v>32</v>
       </c>
-      <c r="B34" s="3" t="s">
+      <c r="B34" t="s">
         <v>39</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34">
         <v>12</v>
       </c>
-      <c r="E34" s="3" t="s">
+      <c r="E34" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="F34" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="22">
+      <c r="F34" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="11">
         <v>33</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="B35" t="s">
         <v>40</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
-      <c r="E35" s="3" t="s">
+      <c r="E35" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F35" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="22">
+      <c r="F35" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="11">
         <v>34</v>
       </c>
-      <c r="B36" s="3" t="s">
+      <c r="B36" t="s">
         <v>41</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E36" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="F36" s="3"/>
-[...2 lines deleted...]
-      <c r="A37" s="22">
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="11">
         <v>35</v>
       </c>
-      <c r="B37" s="3" t="s">
+      <c r="B37" t="s">
         <v>42</v>
       </c>
       <c r="C37" t="s">
         <v>3</v>
       </c>
-      <c r="D37">
-[...2 lines deleted...]
-      <c r="E37" s="3" t="s">
+      <c r="E37" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="F37" s="3"/>
-[...2 lines deleted...]
-      <c r="A38" s="22">
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="11">
         <v>36</v>
       </c>
-      <c r="B38" s="3" t="s">
+      <c r="B38" t="s">
         <v>43</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38">
         <v>11</v>
       </c>
-      <c r="E38" s="3" t="s">
+      <c r="E38" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="F38" s="3"/>
-[...2 lines deleted...]
-      <c r="A39" s="22">
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="11">
         <v>37</v>
       </c>
-      <c r="B39" s="3" t="s">
+      <c r="B39" t="s">
         <v>44</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39">
         <v>12</v>
       </c>
-      <c r="E39" s="3" t="s">
+      <c r="E39" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="F39" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="22">
+      <c r="F39" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="11">
         <v>38</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="B40" t="s">
         <v>45</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
-      <c r="E40" s="3" t="s">
+      <c r="E40" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F40" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A41" s="22">
+      <c r="F40" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="11">
         <v>39</v>
       </c>
-      <c r="B41" s="3" t="s">
+      <c r="B41" t="s">
         <v>46</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E41" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E41" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="F41" s="3"/>
-[...2 lines deleted...]
-      <c r="A42" s="22">
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="11">
         <v>40</v>
       </c>
-      <c r="B42" s="3" t="s">
+      <c r="B42" t="s">
         <v>47</v>
       </c>
       <c r="C42" t="s">
         <v>3</v>
       </c>
-      <c r="D42">
-[...2 lines deleted...]
-      <c r="E42" s="3" t="s">
+      <c r="E42" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="F42" s="3"/>
-[...2 lines deleted...]
-      <c r="A43" s="22">
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="11">
         <v>41</v>
       </c>
-      <c r="B43" s="3" t="s">
+      <c r="B43" t="s">
         <v>48</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43">
         <v>11</v>
       </c>
-      <c r="E43" s="3" t="s">
+      <c r="E43" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="F43" s="3"/>
-[...2 lines deleted...]
-      <c r="A44" s="22">
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="11">
         <v>42</v>
       </c>
-      <c r="B44" s="3" t="s">
+      <c r="B44" t="s">
         <v>49</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44">
         <v>12</v>
       </c>
-      <c r="E44" s="3" t="s">
+      <c r="E44" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="F44" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A45" s="22">
+      <c r="F44" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A45" s="11">
         <v>43</v>
       </c>
-      <c r="B45" s="3" t="s">
+      <c r="B45" t="s">
         <v>50</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
-      <c r="E45" s="3" t="s">
+      <c r="E45" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F45" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="22">
+      <c r="F45" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="11">
         <v>44</v>
       </c>
-      <c r="B46" s="3" t="s">
+      <c r="B46" t="s">
         <v>51</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E46" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E46" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="F46" s="3"/>
-[...2 lines deleted...]
-      <c r="A47" s="22">
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" s="11">
         <v>45</v>
       </c>
-      <c r="B47" s="3" t="s">
+      <c r="B47" t="s">
         <v>52</v>
       </c>
       <c r="C47" t="s">
         <v>3</v>
       </c>
-      <c r="D47">
-[...2 lines deleted...]
-      <c r="E47" s="3" t="s">
+      <c r="E47" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="F47" s="3"/>
-[...2 lines deleted...]
-      <c r="A48" s="22">
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="11">
         <v>46</v>
       </c>
-      <c r="B48" s="3" t="s">
+      <c r="B48" t="s">
         <v>53</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48">
         <v>11</v>
       </c>
-      <c r="E48" s="3" t="s">
+      <c r="E48" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="F48" s="3"/>
-[...2 lines deleted...]
-      <c r="A49" s="22">
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A49" s="11">
         <v>47</v>
       </c>
-      <c r="B49" s="3" t="s">
+      <c r="B49" t="s">
         <v>54</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49">
         <v>12</v>
       </c>
-      <c r="E49" s="3" t="s">
+      <c r="E49" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="F49" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A50" s="22">
+      <c r="F49" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A50" s="11">
         <v>48</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="B50" t="s">
         <v>55</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
-      <c r="E50" s="3" t="s">
+      <c r="E50" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F50" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="22">
+      <c r="F50" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="11">
         <v>49</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="B51" t="s">
         <v>56</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E51" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="F51" s="3"/>
-[...2 lines deleted...]
-      <c r="A52" s="22">
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="11">
         <v>50</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="B52" t="s">
         <v>57</v>
       </c>
       <c r="C52" t="s">
         <v>3</v>
       </c>
-      <c r="D52">
-[...2 lines deleted...]
-      <c r="E52" s="3" t="s">
+      <c r="E52" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="F52" s="3"/>
-[...2 lines deleted...]
-      <c r="A53" s="22">
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A53" s="11">
         <v>51</v>
       </c>
-      <c r="B53" s="3" t="s">
+      <c r="B53" t="s">
         <v>58</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53">
         <v>11</v>
       </c>
-      <c r="E53" s="3" t="s">
+      <c r="E53" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="F53" s="3"/>
-[...2 lines deleted...]
-      <c r="A54" s="22">
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A54" s="11">
         <v>52</v>
       </c>
-      <c r="B54" s="3" t="s">
+      <c r="B54" t="s">
         <v>59</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54">
         <v>12</v>
       </c>
-      <c r="E54" s="3" t="s">
+      <c r="E54" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="F54" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="22">
+      <c r="F54" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A55" s="11">
         <v>53</v>
       </c>
-      <c r="B55" s="3" t="s">
+      <c r="B55" t="s">
         <v>60</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
-      <c r="E55" s="3" t="s">
+      <c r="E55" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F55" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A56" s="22">
+      <c r="F55" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A56" s="11">
         <v>54</v>
       </c>
-      <c r="B56" s="3" t="s">
+      <c r="B56" t="s">
         <v>61</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E56" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="F56" s="3"/>
-[...2 lines deleted...]
-      <c r="A57" s="22">
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A57" s="11">
         <v>55</v>
       </c>
-      <c r="B57" s="3" t="s">
+      <c r="B57" t="s">
         <v>62</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57">
         <v>11</v>
       </c>
-      <c r="E57" s="3" t="s">
+      <c r="E57" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="F57" s="3"/>
-[...2 lines deleted...]
-      <c r="A58" s="22">
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="11">
         <v>56</v>
       </c>
-      <c r="B58" s="3" t="s">
+      <c r="B58" t="s">
         <v>63</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58">
         <v>12</v>
       </c>
-      <c r="E58" s="3" t="s">
+      <c r="E58" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="F58" s="3"/>
-[...2 lines deleted...]
-      <c r="A59" s="22">
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="11">
         <v>57</v>
       </c>
-      <c r="B59" s="3" t="s">
+      <c r="B59" t="s">
         <v>180</v>
       </c>
       <c r="C59" t="s">
         <v>14</v>
       </c>
-      <c r="D59">
-[...8 lines deleted...]
-      <c r="A60" s="22">
+      <c r="E59" s="2" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A60" s="11">
         <v>58</v>
       </c>
-      <c r="B60" s="3" t="s">
+      <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60">
         <v>12</v>
       </c>
-      <c r="E60" s="3" t="s">
+      <c r="E60" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="F60" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="22">
+      <c r="F60" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A61" s="11">
         <v>59</v>
       </c>
-      <c r="B61" s="3" t="s">
+      <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>66</v>
       </c>
-      <c r="D61">
-[...2 lines deleted...]
-      <c r="E61" s="3" t="s">
+      <c r="E61" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="F61" s="3"/>
-[...2 lines deleted...]
-      <c r="A62" s="22">
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A62" s="11">
         <v>60</v>
       </c>
-      <c r="B62" s="3" t="s">
+      <c r="B62" t="s">
         <v>67</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62">
         <v>4</v>
       </c>
-      <c r="E62" s="3" t="s">
+      <c r="E62" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="F62" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A63" s="22">
+      <c r="F62" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A63" s="11">
         <v>61</v>
       </c>
-      <c r="B63" s="3" t="s">
+      <c r="B63" t="s">
         <v>68</v>
       </c>
       <c r="C63" t="s">
         <v>14</v>
       </c>
-      <c r="D63">
-[...2 lines deleted...]
-      <c r="E63" s="3" t="s">
+      <c r="E63" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="F63" s="3"/>
-[...2 lines deleted...]
-      <c r="A64" s="22">
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A64" s="11">
         <v>62</v>
       </c>
-      <c r="B64" s="3" t="s">
+      <c r="B64" t="s">
         <v>69</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64">
         <v>50</v>
       </c>
-      <c r="E64" s="3" t="s">
+      <c r="E64" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="F64" s="3"/>
-[...2 lines deleted...]
-      <c r="A65" s="22">
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A65" s="11">
         <v>63</v>
       </c>
-      <c r="B65" s="3" t="s">
+      <c r="B65" t="s">
         <v>70</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65">
         <v>50</v>
       </c>
-      <c r="E65" s="3" t="s">
+      <c r="E65" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="F65" s="3"/>
-[...2 lines deleted...]
-      <c r="A66" s="22">
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A66" s="11">
         <v>64</v>
       </c>
-      <c r="B66" s="3" t="s">
+      <c r="B66" t="s">
         <v>71</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66">
         <v>50</v>
       </c>
-      <c r="E66" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A67" s="22">
+      <c r="E66" s="2" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A67" s="11">
         <v>65</v>
       </c>
-      <c r="B67" s="3" t="s">
+      <c r="B67" t="s">
         <v>181</v>
       </c>
       <c r="C67" t="s">
         <v>14</v>
       </c>
-      <c r="D67">
-[...8 lines deleted...]
-      <c r="A68" s="22">
+      <c r="E67" s="2" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A68" s="11">
         <v>66</v>
       </c>
-      <c r="B68" s="3" t="s">
+      <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68">
         <v>50</v>
       </c>
-      <c r="E68" s="3" t="s">
+      <c r="E68" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F68" s="3"/>
-[...2 lines deleted...]
-      <c r="A69" s="22">
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A69" s="11">
         <v>67</v>
       </c>
-      <c r="B69" s="3" t="s">
+      <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
-      <c r="D69">
-[...8 lines deleted...]
-      <c r="A70" s="22">
+      <c r="E69" s="2" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A70" s="11">
         <v>68</v>
       </c>
-      <c r="B70" s="3" t="s">
+      <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
-      <c r="D70">
-[...8 lines deleted...]
-      <c r="A71" s="22">
+      <c r="E70" s="2" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A71" s="11">
         <v>69</v>
       </c>
-      <c r="B71" s="3" t="s">
+      <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>14</v>
       </c>
-      <c r="D71">
-[...8 lines deleted...]
-      <c r="A72" s="22">
+      <c r="E71" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A72" s="11">
         <v>70</v>
       </c>
-      <c r="B72" s="3" t="s">
+      <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72">
         <v>50</v>
       </c>
-      <c r="E72" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A73" s="22">
+      <c r="E72" s="2" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A73" s="11">
         <v>71</v>
       </c>
-      <c r="B73" s="3" t="s">
+      <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73">
         <v>4</v>
       </c>
-      <c r="E73" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A74" s="22">
+      <c r="E73" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F73" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A74" s="11">
         <v>72</v>
       </c>
-      <c r="B74" s="3" t="s">
+      <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74">
         <v>4</v>
       </c>
-      <c r="E74" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A75" s="22">
+      <c r="E74" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F74" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A75" s="11">
         <v>73</v>
       </c>
-      <c r="B75" s="3" t="s">
+      <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75">
         <v>12</v>
       </c>
-      <c r="E75" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A76" s="22">
+      <c r="E75" s="2" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A76" s="11">
         <v>74</v>
       </c>
-      <c r="B76" s="3" t="s">
+      <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>7</v>
       </c>
-      <c r="D76">
-[...8 lines deleted...]
-      <c r="A77" s="22">
+      <c r="E76" s="2" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A77" s="11">
         <v>75</v>
       </c>
-      <c r="B77" s="3" t="s">
+      <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>7</v>
       </c>
-      <c r="D77">
-[...8 lines deleted...]
-      <c r="A78" s="22">
+      <c r="E77" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A78" s="11">
         <v>76</v>
       </c>
-      <c r="B78" s="3" t="s">
+      <c r="B78" t="s">
         <v>82</v>
       </c>
       <c r="C78" t="s">
         <v>7</v>
       </c>
-      <c r="D78">
-[...8 lines deleted...]
-      <c r="A79" s="22">
+      <c r="E78" s="2" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A79" s="11">
         <v>77</v>
       </c>
-      <c r="B79" s="3" t="s">
+      <c r="B79" t="s">
         <v>83</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
-      <c r="D79">
-[...8 lines deleted...]
-      <c r="A80" s="22">
+      <c r="E79" s="2" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A80" s="11">
         <v>78</v>
       </c>
-      <c r="B80" s="3" t="s">
+      <c r="B80" t="s">
         <v>84</v>
       </c>
       <c r="C80" t="s">
         <v>7</v>
       </c>
-      <c r="D80">
-[...8 lines deleted...]
-      <c r="A81" s="22">
+      <c r="E80" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A81" s="11">
         <v>79</v>
       </c>
-      <c r="B81" s="3" t="s">
+      <c r="B81" t="s">
         <v>85</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81">
         <v>50</v>
       </c>
-      <c r="E81" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A82" s="22">
+      <c r="E81" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" s="11">
         <v>80</v>
       </c>
-      <c r="B82" s="3" t="s">
+      <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82">
         <v>50</v>
       </c>
-      <c r="E82" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A83" s="22">
+      <c r="E82" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" s="11">
         <v>81</v>
       </c>
-      <c r="B83" s="3" t="s">
+      <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83">
         <v>50</v>
       </c>
-      <c r="E83" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A84" s="22">
+      <c r="E83" s="2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A84" s="11">
         <v>82</v>
       </c>
-      <c r="B84" s="3" t="s">
+      <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84">
         <v>50</v>
       </c>
-      <c r="E84" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A85" s="22">
+      <c r="E84" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A85" s="11">
         <v>83</v>
       </c>
-      <c r="B85" s="3" t="s">
+      <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>3</v>
       </c>
-      <c r="D85">
-[...8 lines deleted...]
-      <c r="A86" s="22">
+      <c r="E85" s="2" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="11">
         <v>84</v>
       </c>
-      <c r="B86" s="3" t="s">
+      <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86">
         <v>50</v>
       </c>
-      <c r="E86" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A87" s="22">
+      <c r="E86" s="2" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A87" s="11">
         <v>85</v>
       </c>
-      <c r="B87" s="3" t="s">
+      <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87">
         <v>50</v>
       </c>
-      <c r="E87" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A88" s="22">
+      <c r="E87" s="2" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A88" s="11">
         <v>86</v>
       </c>
-      <c r="B88" s="3" t="s">
+      <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="A89" s="22">
+        <v>50</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A89" s="11">
         <v>87</v>
       </c>
-      <c r="B89" s="3" t="s">
+      <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>94</v>
       </c>
-      <c r="D89">
-[...8 lines deleted...]
-      <c r="A90" s="22">
+      <c r="E89" s="2" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" s="11">
         <v>88</v>
       </c>
-      <c r="B90" s="3" t="s">
+      <c r="B90" t="s">
         <v>95</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="A91" s="22">
+        <v>50</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A91" s="11">
         <v>89</v>
       </c>
-      <c r="B91" s="3" t="s">
+      <c r="B91" t="s">
         <v>96</v>
       </c>
       <c r="C91" t="s">
         <v>94</v>
       </c>
-      <c r="D91">
-[...8 lines deleted...]
-      <c r="A92" s="22">
+      <c r="E91" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A92" s="11">
         <v>90</v>
       </c>
-      <c r="B92" s="3" t="s">
+      <c r="B92" t="s">
         <v>97</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="A93" s="22">
+        <v>50</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A93" s="11">
         <v>91</v>
       </c>
-      <c r="B93" s="3" t="s">
+      <c r="B93" t="s">
         <v>98</v>
       </c>
       <c r="C93" t="s">
         <v>94</v>
       </c>
-      <c r="D93">
-[...8 lines deleted...]
-      <c r="A94" s="22">
+      <c r="E93" s="2" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A94" s="11">
         <v>92</v>
       </c>
-      <c r="B94" s="3" t="s">
+      <c r="B94" t="s">
         <v>99</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
-      <c r="D94">
-[...8 lines deleted...]
-      <c r="A95" s="22">
+      <c r="E94" s="2" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A95" s="11">
         <v>93</v>
       </c>
-      <c r="B95" s="3" t="s">
+      <c r="B95" t="s">
         <v>100</v>
       </c>
       <c r="C95" t="s">
         <v>7</v>
       </c>
-      <c r="D95">
-[...8 lines deleted...]
-      <c r="A96" s="22">
+      <c r="E95" s="2" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A96" s="11">
         <v>94</v>
       </c>
-      <c r="B96" s="3" t="s">
+      <c r="B96" t="s">
         <v>101</v>
       </c>
       <c r="C96" t="s">
         <v>7</v>
       </c>
-      <c r="D96">
-[...8 lines deleted...]
-      <c r="A97" s="22">
+      <c r="E96" s="2" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A97" s="11">
         <v>95</v>
       </c>
-      <c r="B97" s="3" t="s">
+      <c r="B97" t="s">
         <v>102</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97">
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="A98" s="22">
+        <v>50</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A98" s="11">
         <v>96</v>
       </c>
-      <c r="B98" s="3" t="s">
+      <c r="B98" t="s">
         <v>103</v>
       </c>
       <c r="C98" t="s">
         <v>94</v>
       </c>
-      <c r="D98">
-[...8 lines deleted...]
-      <c r="A99" s="22">
+      <c r="E98" s="2" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A99" s="11">
         <v>97</v>
       </c>
-      <c r="B99" s="3" t="s">
+      <c r="B99" t="s">
         <v>104</v>
       </c>
       <c r="C99" t="s">
         <v>94</v>
       </c>
-      <c r="D99">
-[...8 lines deleted...]
-      <c r="A100" s="22">
+      <c r="E99" s="2" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A100" s="11">
         <v>98</v>
       </c>
-      <c r="B100" s="3" t="s">
+      <c r="B100" t="s">
         <v>105</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100">
-        <v>16</v>
-[...9 lines deleted...]
-      <c r="A101" s="22">
+        <v>50</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="F100" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A101" s="11">
         <v>99</v>
       </c>
-      <c r="B101" s="3" t="s">
+      <c r="B101" t="s">
         <v>106</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
-      <c r="D101" s="21">
+      <c r="D101" s="10">
         <v>50</v>
       </c>
-      <c r="E101" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A102" s="22">
+      <c r="E101" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="F101" t="s">
+        <v>460</v>
+      </c>
+      <c r="G101" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A102" s="11">
         <v>100</v>
       </c>
-      <c r="B102" s="3" t="s">
+      <c r="B102" t="s">
         <v>107</v>
       </c>
       <c r="C102" t="s">
         <v>14</v>
       </c>
-      <c r="D102">
-[...8 lines deleted...]
-      <c r="A103" s="22">
+      <c r="E102" s="2" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A103" s="11">
         <v>101</v>
       </c>
-      <c r="B103" s="3" t="s">
+      <c r="B103" t="s">
         <v>108</v>
       </c>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103">
         <v>4</v>
       </c>
-      <c r="E103" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A104" s="22">
+      <c r="E103" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A104" s="11">
         <v>102</v>
       </c>
-      <c r="B104" s="3" t="s">
+      <c r="B104" t="s">
         <v>109</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104">
         <v>50</v>
       </c>
-      <c r="E104" s="3" t="s">
+      <c r="E104" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="F104" s="3"/>
-[...2 lines deleted...]
-      <c r="A105" s="22">
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A105" s="11">
         <v>103</v>
       </c>
-      <c r="B105" s="3" t="s">
+      <c r="B105" t="s">
         <v>110</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105">
         <v>50</v>
       </c>
-      <c r="E105" s="3" t="s">
+      <c r="E105" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="F105" s="3"/>
-[...2 lines deleted...]
-      <c r="A106" s="22">
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A106" s="11">
         <v>104</v>
       </c>
-      <c r="B106" s="3" t="s">
+      <c r="B106" t="s">
         <v>111</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106">
         <v>50</v>
       </c>
-      <c r="E106" s="3" t="s">
+      <c r="E106" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="F106" s="3"/>
-[...2 lines deleted...]
-      <c r="A107" s="22">
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A107" s="11">
         <v>105</v>
       </c>
-      <c r="B107" s="3" t="s">
+      <c r="B107" t="s">
         <v>112</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107">
         <v>50</v>
       </c>
-      <c r="E107" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A108" s="22">
+      <c r="E107" s="2" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A108" s="11">
         <v>106</v>
       </c>
-      <c r="B108" s="3" t="s">
+      <c r="B108" t="s">
         <v>113</v>
       </c>
       <c r="C108" t="s">
         <v>3</v>
       </c>
-      <c r="D108">
-[...8 lines deleted...]
-      <c r="A109" s="22">
+      <c r="E108" s="2" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A109" s="11">
         <v>107</v>
       </c>
-      <c r="B109" s="3" t="s">
+      <c r="B109" t="s">
         <v>114</v>
       </c>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109">
         <v>4</v>
       </c>
-      <c r="E109" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A110" s="22">
+      <c r="E109" s="2" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A110" s="11">
         <v>108</v>
       </c>
-      <c r="B110" s="3" t="s">
+      <c r="B110" t="s">
         <v>115</v>
       </c>
       <c r="C110" t="s">
         <v>3</v>
       </c>
-      <c r="D110">
-[...8 lines deleted...]
-      <c r="A111" s="22">
+      <c r="E110" s="2" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A111" s="11">
         <v>109</v>
       </c>
-      <c r="B111" s="3" t="s">
+      <c r="B111" t="s">
         <v>116</v>
       </c>
       <c r="C111" t="s">
         <v>3</v>
       </c>
-      <c r="D111">
-[...8 lines deleted...]
-      <c r="A112" s="22">
+      <c r="E111" s="2" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A112" s="11">
         <v>110</v>
       </c>
-      <c r="B112" s="3" t="s">
+      <c r="B112" t="s">
         <v>117</v>
       </c>
       <c r="C112" t="s">
         <v>3</v>
       </c>
-      <c r="D112">
-[...8 lines deleted...]
-      <c r="A113" s="22">
+      <c r="E112" s="2" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A113" s="11">
         <v>111</v>
       </c>
-      <c r="B113" s="3" t="s">
+      <c r="B113" t="s">
         <v>118</v>
       </c>
       <c r="C113" t="s">
         <v>3</v>
       </c>
-      <c r="D113">
-[...8 lines deleted...]
-      <c r="A114" s="22">
+      <c r="E113" s="2" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A114" s="11">
         <v>112</v>
       </c>
-      <c r="B114" s="3" t="s">
+      <c r="B114" t="s">
         <v>119</v>
       </c>
       <c r="C114" t="s">
         <v>3</v>
       </c>
-      <c r="D114">
-[...8 lines deleted...]
-      <c r="A115" s="22">
+      <c r="E114" s="2" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A115" s="11">
         <v>113</v>
       </c>
-      <c r="B115" s="3" t="s">
+      <c r="B115" t="s">
         <v>120</v>
       </c>
       <c r="C115" t="s">
         <v>3</v>
       </c>
-      <c r="D115">
-[...8 lines deleted...]
-      <c r="A116" s="22">
+      <c r="E115" s="2" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A116" s="11">
         <v>114</v>
       </c>
-      <c r="B116" s="3" t="s">
+      <c r="B116" t="s">
         <v>121</v>
       </c>
       <c r="C116" t="s">
         <v>3</v>
       </c>
-      <c r="D116">
-[...8 lines deleted...]
-      <c r="A117" s="22">
+      <c r="E116" s="2" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A117" s="11">
         <v>115</v>
       </c>
-      <c r="B117" s="3" t="s">
+      <c r="B117" t="s">
         <v>122</v>
       </c>
       <c r="C117" t="s">
         <v>3</v>
       </c>
-      <c r="D117">
-[...8 lines deleted...]
-      <c r="A118" s="22">
+      <c r="E117" s="2" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A118" s="11">
         <v>116</v>
       </c>
-      <c r="B118" s="3" t="s">
+      <c r="B118" t="s">
         <v>123</v>
       </c>
       <c r="C118" t="s">
         <v>3</v>
       </c>
-      <c r="D118">
+      <c r="E118" s="2" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A119" s="15">
+        <v>117</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>539</v>
+      </c>
+      <c r="C119" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D119" s="10"/>
+      <c r="E119" s="14" t="s">
+        <v>540</v>
+      </c>
+      <c r="F119" s="10"/>
+      <c r="G119" s="16">
+        <v>45348</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A120" s="11">
+        <v>118</v>
+      </c>
+      <c r="B120" t="s">
+        <v>124</v>
+      </c>
+      <c r="C120" t="s">
+        <v>3</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A121" s="11">
+        <v>119</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="C121" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="10">
         <v>4</v>
       </c>
-      <c r="E118" s="3" t="s">
-[...44 lines deleted...]
-      <c r="B121" s="3" t="s">
+      <c r="E121" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="G121" s="17" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A122" s="11">
+        <v>120</v>
+      </c>
+      <c r="B122" t="s">
         <v>125</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>3</v>
       </c>
-      <c r="D122">
-[...8 lines deleted...]
-      <c r="A123" s="22">
+      <c r="E122" s="2" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A123" s="11">
         <v>121</v>
       </c>
-      <c r="B123" s="3" t="s">
-        <v>127</v>
+      <c r="B123" t="s">
+        <v>126</v>
       </c>
       <c r="C123" t="s">
         <v>3</v>
       </c>
-      <c r="D123">
-[...8 lines deleted...]
-      <c r="A124" s="22">
+      <c r="E123" s="2" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A124" s="11">
         <v>122</v>
       </c>
-      <c r="B124" s="3" t="s">
-        <v>128</v>
+      <c r="B124" t="s">
+        <v>127</v>
       </c>
       <c r="C124" t="s">
         <v>3</v>
       </c>
-      <c r="D124">
-[...8 lines deleted...]
-      <c r="A125" s="22">
+      <c r="E124" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A125" s="11">
         <v>123</v>
       </c>
-      <c r="B125" s="3" t="s">
-        <v>129</v>
+      <c r="B125" t="s">
+        <v>128</v>
       </c>
       <c r="C125" t="s">
         <v>3</v>
       </c>
-      <c r="D125">
-[...8 lines deleted...]
-      <c r="A126" s="22">
+      <c r="E125" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A126" s="11">
         <v>124</v>
       </c>
-      <c r="B126" s="3" t="s">
-        <v>130</v>
+      <c r="B126" t="s">
+        <v>129</v>
       </c>
       <c r="C126" t="s">
         <v>3</v>
       </c>
-      <c r="D126">
-[...8 lines deleted...]
-      <c r="A127" s="22">
+      <c r="E126" s="2" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A127" s="11">
         <v>125</v>
       </c>
-      <c r="B127" s="3" t="s">
-        <v>131</v>
+      <c r="B127" t="s">
+        <v>130</v>
       </c>
       <c r="C127" t="s">
         <v>3</v>
       </c>
-      <c r="D127">
-[...8 lines deleted...]
-      <c r="A128" s="22">
+      <c r="E127" s="2" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A128" s="11">
         <v>126</v>
       </c>
-      <c r="B128" s="3" t="s">
-        <v>132</v>
+      <c r="B128" t="s">
+        <v>131</v>
       </c>
       <c r="C128" t="s">
         <v>3</v>
       </c>
-      <c r="D128">
-[...8 lines deleted...]
-      <c r="A129" s="22">
+      <c r="E128" s="2" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A129" s="11">
         <v>127</v>
       </c>
-      <c r="B129" s="3" t="s">
-        <v>133</v>
+      <c r="B129" t="s">
+        <v>132</v>
       </c>
       <c r="C129" t="s">
         <v>3</v>
       </c>
-      <c r="D129">
-[...8 lines deleted...]
-      <c r="A130" s="22">
+      <c r="E129" s="2" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A130" s="11">
         <v>128</v>
       </c>
-      <c r="B130" s="3" t="s">
-        <v>134</v>
+      <c r="B130" t="s">
+        <v>133</v>
       </c>
       <c r="C130" t="s">
         <v>3</v>
       </c>
-      <c r="D130">
-[...8 lines deleted...]
-      <c r="A131" s="22">
+      <c r="E130" s="2" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A131" s="15">
         <v>129</v>
       </c>
-      <c r="B131" s="21" t="s">
-[...14 lines deleted...]
-      <c r="A132" s="22">
+      <c r="B131" s="14" t="s">
+        <v>541</v>
+      </c>
+      <c r="C131" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D131" s="14"/>
+      <c r="E131" s="14" t="s">
+        <v>542</v>
+      </c>
+      <c r="F131" s="14"/>
+      <c r="G131" s="18">
+        <v>45348</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A132" s="11">
         <v>130</v>
       </c>
-      <c r="B132" s="3" t="s">
-        <v>135</v>
+      <c r="B132" t="s">
+        <v>134</v>
       </c>
       <c r="C132" t="s">
         <v>3</v>
       </c>
-      <c r="D132">
+      <c r="E132" s="2" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A133" s="11">
+        <v>131</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>485</v>
+      </c>
+      <c r="C133" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" s="10">
         <v>4</v>
       </c>
-      <c r="E132" s="3" t="s">
-[...23 lines deleted...]
-      <c r="A134" s="22">
+      <c r="E133" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="G133" s="17" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A134" s="11">
         <v>132</v>
       </c>
-      <c r="B134" s="3" t="s">
-        <v>137</v>
+      <c r="B134" t="s">
+        <v>135</v>
       </c>
       <c r="C134" t="s">
         <v>3</v>
       </c>
-      <c r="D134">
-[...8 lines deleted...]
-      <c r="A135" s="22">
+      <c r="E134" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A135" s="11">
         <v>133</v>
       </c>
-      <c r="B135" s="3" t="s">
-        <v>138</v>
+      <c r="B135" t="s">
+        <v>136</v>
       </c>
       <c r="C135" t="s">
         <v>3</v>
       </c>
-      <c r="D135">
-[...8 lines deleted...]
-      <c r="A136" s="22">
+      <c r="E135" s="2" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A136" s="11">
         <v>134</v>
       </c>
-      <c r="B136" s="3" t="s">
-        <v>139</v>
+      <c r="B136" t="s">
+        <v>137</v>
       </c>
       <c r="C136" t="s">
         <v>3</v>
       </c>
-      <c r="D136">
-[...8 lines deleted...]
-      <c r="A137" s="22">
+      <c r="E136" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A137" s="11">
         <v>135</v>
       </c>
-      <c r="B137" s="3" t="s">
-        <v>140</v>
+      <c r="B137" t="s">
+        <v>138</v>
       </c>
       <c r="C137" t="s">
         <v>3</v>
       </c>
-      <c r="D137">
-[...8 lines deleted...]
-      <c r="A138" s="22">
+      <c r="E137" s="2" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A138" s="11">
         <v>136</v>
       </c>
-      <c r="B138" s="3" t="s">
-        <v>141</v>
+      <c r="B138" t="s">
+        <v>139</v>
       </c>
       <c r="C138" t="s">
         <v>3</v>
       </c>
-      <c r="D138">
-[...8 lines deleted...]
-      <c r="A139" s="22">
+      <c r="E138" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A139" s="11">
         <v>137</v>
       </c>
-      <c r="B139" s="3" t="s">
-        <v>142</v>
+      <c r="B139" t="s">
+        <v>140</v>
       </c>
       <c r="C139" t="s">
         <v>3</v>
       </c>
-      <c r="D139">
-[...8 lines deleted...]
-      <c r="A140" s="22">
+      <c r="E139" s="2" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A140" s="11">
         <v>138</v>
       </c>
-      <c r="B140" s="3" t="s">
-        <v>143</v>
+      <c r="B140" t="s">
+        <v>141</v>
       </c>
       <c r="C140" t="s">
         <v>3</v>
       </c>
-      <c r="D140">
-[...8 lines deleted...]
-      <c r="A141" s="22">
+      <c r="E140" s="2" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A141" s="11">
         <v>139</v>
       </c>
-      <c r="B141" s="3" t="s">
+      <c r="B141" t="s">
+        <v>142</v>
+      </c>
+      <c r="C141" t="s">
+        <v>3</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A142" s="11">
+        <v>140</v>
+      </c>
+      <c r="B142" t="s">
+        <v>143</v>
+      </c>
+      <c r="C142" t="s">
+        <v>3</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A143" s="15">
+        <v>141</v>
+      </c>
+      <c r="B143" s="14" t="s">
+        <v>543</v>
+      </c>
+      <c r="C143" s="14"/>
+      <c r="D143" s="14"/>
+      <c r="E143" s="14" t="s">
+        <v>544</v>
+      </c>
+      <c r="F143" s="14"/>
+      <c r="G143" s="18">
+        <v>45348</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A144" s="11">
+        <v>142</v>
+      </c>
+      <c r="B144" t="s">
         <v>144</v>
-      </c>
-[...52 lines deleted...]
-        <v>182</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="A145" s="22">
+        <v>11</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A145" s="11">
         <v>143</v>
       </c>
-      <c r="B145" s="3" t="s">
-        <v>148</v>
+      <c r="B145" t="s">
+        <v>145</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E145" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A146" s="11">
+        <v>144</v>
+      </c>
+      <c r="B146" t="s">
+        <v>146</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146">
+        <v>20</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A147" s="11">
+        <v>145</v>
+      </c>
+      <c r="B147" t="s">
+        <v>182</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147">
+        <v>2</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A148" s="11">
+        <v>146</v>
+      </c>
+      <c r="B148" t="s">
         <v>148</v>
-      </c>
-[...43 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148">
-        <v>100</v>
-[...7 lines deleted...]
-      <c r="A149" s="22">
+        <v>50</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A149" s="11">
         <v>147</v>
       </c>
-      <c r="B149" s="3" t="s">
-        <v>152</v>
+      <c r="B149" t="s">
+        <v>149</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D149">
         <v>50</v>
       </c>
-      <c r="E149" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A150" s="22">
+      <c r="E149" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A150" s="11">
         <v>148</v>
       </c>
-      <c r="B150" s="3" t="s">
-        <v>153</v>
+      <c r="B150" t="s">
+        <v>150</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="A151" s="22">
+        <v>100</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A151" s="11">
         <v>149</v>
       </c>
-      <c r="B151" s="3" t="s">
-        <v>154</v>
+      <c r="B151" t="s">
+        <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="A152" s="22">
+        <v>100</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A152" s="11">
         <v>150</v>
       </c>
-      <c r="B152" s="3" t="s">
-        <v>155</v>
+      <c r="B152" t="s">
+        <v>152</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152">
-        <v>100</v>
-[...7 lines deleted...]
-      <c r="A153" s="22">
+        <v>50</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A153" s="11">
         <v>151</v>
       </c>
-      <c r="B153" s="3" t="s">
-        <v>156</v>
+      <c r="B153" t="s">
+        <v>153</v>
       </c>
       <c r="C153" t="s">
         <v>10</v>
       </c>
       <c r="D153">
+        <v>15</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A154" s="11">
+        <v>152</v>
+      </c>
+      <c r="B154" t="s">
+        <v>154</v>
+      </c>
+      <c r="C154" t="s">
         <v>10</v>
       </c>
-      <c r="E153" s="3" t="s">
+      <c r="D154">
+        <v>15</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A155" s="11">
+        <v>153</v>
+      </c>
+      <c r="B155" t="s">
+        <v>155</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155">
+        <v>100</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A156" s="11">
+        <v>154</v>
+      </c>
+      <c r="B156" t="s">
+        <v>156</v>
+      </c>
+      <c r="C156" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156">
+        <v>10</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A157" s="11">
+        <v>155</v>
+      </c>
+      <c r="E157" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="F157" s="9"/>
+      <c r="H157" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A158" s="11">
+        <v>156</v>
+      </c>
+      <c r="E158" s="13" t="s">
         <v>300</v>
       </c>
-      <c r="F153" s="3"/>
-[...40 lines deleted...]
-      <c r="C156" s="21" t="s">
+      <c r="F158" s="9"/>
+      <c r="H158" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A159" s="11">
+        <v>157</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="C159" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D156" s="21">
+      <c r="D159" s="10">
         <v>10</v>
       </c>
-      <c r="E156" s="20" t="s">
-[...11 lines deleted...]
-      <c r="C157" s="21" t="s">
+      <c r="E159" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="G159" s="17" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A160" s="11">
+        <v>158</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="C160" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D157" s="21">
+      <c r="D160" s="10">
         <v>10</v>
       </c>
-      <c r="E157" s="20" t="s">
-[...11 lines deleted...]
-      <c r="C158" s="21" t="s">
+      <c r="E160" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="G160" s="17" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A161" s="11">
+        <v>159</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="C161" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D158" s="21">
+      <c r="D161" s="10">
         <v>100</v>
       </c>
-      <c r="E158" s="20" t="s">
-[...11 lines deleted...]
-      <c r="C159" s="21" t="s">
+      <c r="E161" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G161" s="17" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A162" s="11">
+        <v>160</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="C162" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D159" s="21">
+      <c r="D162" s="10">
         <v>10</v>
       </c>
-      <c r="E159" s="20" t="s">
-[...7 lines deleted...]
-      <c r="B160" s="3" t="s">
+      <c r="E162" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="G162" s="17" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A163" s="11">
+        <v>161</v>
+      </c>
+      <c r="B163" t="s">
         <v>157</v>
-      </c>
-[...49 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>10</v>
       </c>
       <c r="D163">
-        <v>100</v>
-[...10 lines deleted...]
-        <v>161</v>
+        <v>10</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A164" s="11">
+        <v>162</v>
+      </c>
+      <c r="B164" t="s">
+        <v>158</v>
       </c>
       <c r="C164" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D164">
-        <v>50</v>
-[...10 lines deleted...]
-        <v>162</v>
+        <v>1</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A165" s="11">
+        <v>163</v>
+      </c>
+      <c r="B165" t="s">
+        <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>10</v>
       </c>
       <c r="D165">
-        <v>50</v>
-[...10 lines deleted...]
-        <v>163</v>
+        <v>20</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A166" s="11">
+        <v>164</v>
+      </c>
+      <c r="B166" t="s">
+        <v>160</v>
       </c>
       <c r="C166" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D166">
-        <v>5</v>
-[...10 lines deleted...]
-        <v>164</v>
+        <v>100</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A167" s="11">
+        <v>165</v>
+      </c>
+      <c r="B167" t="s">
+        <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>10</v>
       </c>
       <c r="D167">
         <v>50</v>
       </c>
-      <c r="E167" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A168" s="22">
+      <c r="E167" s="2" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A168" s="11">
+        <v>166</v>
+      </c>
+      <c r="B168" t="s">
+        <v>162</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168">
+        <v>50</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A169" s="11">
+        <v>167</v>
+      </c>
+      <c r="B169" t="s">
+        <v>163</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169">
+        <v>5</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A170" s="11">
+        <v>168</v>
+      </c>
+      <c r="B170" t="s">
         <v>164</v>
       </c>
-      <c r="B168" s="3" t="s">
+      <c r="C170" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170">
+        <v>250</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A171" s="11">
+        <v>169</v>
+      </c>
+      <c r="B171" t="s">
         <v>165</v>
       </c>
-      <c r="C168" t="s">
+      <c r="C171" t="s">
         <v>5</v>
-      </c>
-[...49 lines deleted...]
-        <v>3</v>
       </c>
       <c r="D171">
         <v>4</v>
       </c>
-      <c r="E171" s="3" t="s">
-[...8 lines deleted...]
-        <v>169</v>
+      <c r="E171" s="2" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A172" s="11">
+        <v>170</v>
+      </c>
+      <c r="B172" t="s">
+        <v>166</v>
       </c>
       <c r="C172" t="s">
+        <v>3</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A173" s="11">
+        <v>171</v>
+      </c>
+      <c r="B173" t="s">
+        <v>167</v>
+      </c>
+      <c r="C173" t="s">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>3</v>
       </c>
       <c r="D173">
         <v>4</v>
       </c>
-      <c r="E173" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A174" s="22">
+      <c r="E173" s="2" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A174" s="11">
+        <v>172</v>
+      </c>
+      <c r="B174" t="s">
+        <v>168</v>
+      </c>
+      <c r="C174" t="s">
+        <v>3</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A175" s="11">
+        <v>173</v>
+      </c>
+      <c r="B175" t="s">
+        <v>169</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175">
+        <v>4</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A176" s="11">
+        <v>174</v>
+      </c>
+      <c r="B176" t="s">
         <v>170</v>
       </c>
-      <c r="B174" s="3" t="s">
+      <c r="C176" t="s">
+        <v>3</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A177" s="11">
+        <v>175</v>
+      </c>
+      <c r="B177" t="s">
         <v>171</v>
-      </c>
-[...49 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>172</v>
       </c>
-      <c r="D177">
-[...7 lines deleted...]
-      <c r="A178" s="22">
+      <c r="E177" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A178" s="11">
+        <v>176</v>
+      </c>
+      <c r="B178" t="s">
+        <v>173</v>
+      </c>
+      <c r="C178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178">
+        <v>50</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A179" s="11">
+        <v>177</v>
+      </c>
+      <c r="B179" t="s">
         <v>174</v>
       </c>
-      <c r="B178" s="3" t="s">
+      <c r="C179" t="s">
+        <v>172</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A180" s="11">
+        <v>178</v>
+      </c>
+      <c r="B180" t="s">
+        <v>175</v>
+      </c>
+      <c r="C180" t="s">
+        <v>172</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A181" s="11">
+        <v>179</v>
+      </c>
+      <c r="B181" t="s">
         <v>176</v>
-      </c>
-[...49 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>5</v>
       </c>
       <c r="D181">
+        <v>4</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A182" s="11">
+        <v>180</v>
+      </c>
+      <c r="B182" t="s">
+        <v>177</v>
+      </c>
+      <c r="C182" t="s">
+        <v>3</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A183" s="11">
+        <v>181</v>
+      </c>
+      <c r="B183" t="s">
+        <v>178</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183">
+        <v>4</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A184" s="11">
+        <v>182</v>
+      </c>
+      <c r="B184" t="s">
+        <v>179</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184">
         <v>8</v>
       </c>
-      <c r="E181" s="3" t="s">
-[...7 lines deleted...]
-      <c r="B182" s="3" t="s">
+      <c r="E184" s="2" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A185" s="11">
         <v>183</v>
       </c>
-      <c r="C182" t="s">
+      <c r="B185" t="s">
+        <v>183</v>
+      </c>
+      <c r="C185" t="s">
         <v>5</v>
       </c>
-      <c r="D182">
+      <c r="D185">
         <v>8</v>
       </c>
-      <c r="E182" s="3" t="s">
+      <c r="E185" s="2" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C183" s="21" t="s">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A186" s="11">
+        <v>184</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="C186" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D183" s="21">
+      <c r="D186" s="10">
         <v>20</v>
       </c>
-      <c r="E183" s="21" t="s">
-[...7 lines deleted...]
-      <c r="B184" s="21" t="s">
+      <c r="E186" s="14" t="s">
         <v>501</v>
       </c>
-      <c r="C184" s="21" t="s">
+      <c r="G186" s="17" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A187" s="11">
+        <v>185</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="C187" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="D184" s="21">
-[...10 lines deleted...]
-      <c r="B185" s="21" t="s">
+      <c r="D187" s="10"/>
+      <c r="E187" s="14" t="s">
         <v>502</v>
       </c>
-      <c r="C185" s="21" t="s">
+      <c r="G187" s="17" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A188" s="11">
+        <v>186</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="C188" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="D185" s="21">
-[...10 lines deleted...]
-      <c r="B186" s="21" t="s">
+      <c r="D188" s="10"/>
+      <c r="E188" s="14" t="s">
+        <v>502</v>
+      </c>
+      <c r="G188" s="17" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A189" s="11">
+        <v>187</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>493</v>
+      </c>
+      <c r="C189" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="D189" s="10"/>
+      <c r="E189" s="14" t="s">
         <v>503</v>
       </c>
-      <c r="C186" s="21" t="s">
+      <c r="G189" s="17" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A190" s="11">
+        <v>188</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="C190" s="10" t="s">
         <v>172</v>
       </c>
-      <c r="D186" s="21">
-[...10 lines deleted...]
-      <c r="B187" s="21" t="s">
+      <c r="D190" s="10"/>
+      <c r="E190" s="14" t="s">
         <v>504</v>
       </c>
-      <c r="C187" s="21" t="s">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="G190" s="17" t="s">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="B3:B190 C3:D3">
-    <cfRule type="expression" dxfId="0" priority="3">
+  <conditionalFormatting sqref="C3:D3 B3:B118 B120:B130 B132:B142 B144:B193">
+    <cfRule type="expression" dxfId="61" priority="3">
       <formula>#REF!&lt;&gt;$B3</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F89"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:F90"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="4" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="41" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.28515625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="31.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.26953125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="3" customFormat="1" ht="30.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A1" s="2" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="19" t="s">
+        <v>703</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="20"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="C3" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="25" t="s">
+        <v>391</v>
+      </c>
+      <c r="E3" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A4" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="6"/>
+      <c r="F4" s="22"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A5" s="20" t="s">
+        <v>344</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="E5" s="6"/>
+      <c r="F5" s="22"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A6" s="20" t="s">
+        <v>345</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="22"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A7" s="20" t="s">
+        <v>363</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="E7" s="6"/>
+      <c r="F7" s="22"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A8" s="20" t="s">
+        <v>364</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>379</v>
       </c>
-      <c r="B1" s="7"/>
-[...3 lines deleted...]
-      <c r="F1" s="4" t="s">
+      <c r="D8" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="E8" s="6"/>
+      <c r="F8" s="22"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A9" s="20" t="s">
+        <v>365</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="22"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A10" s="20" t="s">
+        <v>346</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="6"/>
+      <c r="F10" s="22"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A11" s="20" t="s">
+        <v>347</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="6"/>
+      <c r="F11" s="22"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="20" t="s">
+        <v>348</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="22"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" s="20" t="s">
+        <v>349</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="6"/>
+      <c r="F13" s="22"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="20" t="s">
+        <v>350</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="6"/>
+      <c r="F14" s="22"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="20" t="s">
+        <v>351</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="F15" s="22"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E16" s="6"/>
+      <c r="F16" s="22"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E17" s="6"/>
+      <c r="F17" s="22"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="22"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="E19" s="6"/>
+      <c r="F19" s="22"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="20" t="s">
+        <v>154</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="E20" s="6"/>
+      <c r="F20" s="22"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="6"/>
+      <c r="F21" s="22"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="20" t="s">
+        <v>352</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="E22" s="6"/>
+      <c r="F22" s="22"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="20" t="s">
+        <v>353</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="E23" s="6"/>
+      <c r="F23" s="22"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="20" t="s">
+        <v>354</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E24" s="6"/>
+      <c r="F24" s="22"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="20" t="s">
+        <v>355</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E25" s="6"/>
+      <c r="F25" s="22"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="20" t="s">
+        <v>356</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="F26" s="22"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="22"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="22"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="20" t="s">
+        <v>357</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="22"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="20" t="s">
+        <v>358</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30" s="6"/>
+      <c r="F30" s="22"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="6"/>
+      <c r="F31" s="22"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="20" t="s">
+        <v>359</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" s="6"/>
+      <c r="F32" s="22"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="20" t="s">
+        <v>360</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="E33" s="6"/>
+      <c r="F33" s="22"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" s="29" t="s">
+        <v>390</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>434</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>398</v>
+      </c>
+      <c r="F34" s="31"/>
+    </row>
+    <row r="36" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A36" s="19" t="s">
+        <v>704</v>
+      </c>
+      <c r="B36" s="5"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="20"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>391</v>
+      </c>
+      <c r="E37" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="F37" s="26" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="6"/>
+      <c r="F38" s="21"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E39" s="6"/>
+      <c r="F39" s="22"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="20" t="s">
+        <v>431</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="22"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="20" t="s">
+        <v>428</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="22"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="20" t="s">
+        <v>342</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E42" s="6"/>
+      <c r="F42" s="22"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="27" t="s">
+        <v>425</v>
+      </c>
+      <c r="B43" s="28" t="s">
+        <v>185</v>
+      </c>
+      <c r="C43" s="29" t="s">
+        <v>380</v>
+      </c>
+      <c r="D43" s="29" t="s">
+        <v>419</v>
+      </c>
+      <c r="E43" s="29"/>
+      <c r="F43" s="31"/>
+    </row>
+    <row r="45" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A45" s="37" t="s">
+        <v>705</v>
+      </c>
+      <c r="B45" s="38"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="20"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="C46" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>391</v>
+      </c>
+      <c r="E46" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="F46" s="26" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" s="6"/>
+      <c r="F47" s="22"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="20" t="s">
+        <v>400</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="E48" s="6"/>
+      <c r="F48" s="22"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A49" s="20" t="s">
+        <v>401</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="F49" s="22"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A50" s="20" t="s">
+        <v>402</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="F50" s="22"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="20" t="s">
+        <v>468</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="F51" s="22"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E52" s="6"/>
+      <c r="F52" s="22"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A53" s="39" t="s">
+        <v>473</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="E53" s="8"/>
+      <c r="F53" s="22" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A54" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="E54" s="6"/>
+      <c r="F54" s="22"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A55" s="27" t="s">
+        <v>404</v>
+      </c>
+      <c r="B55" s="28" t="s">
+        <v>411</v>
+      </c>
+      <c r="C55" s="29" t="s">
+        <v>412</v>
+      </c>
+      <c r="D55" s="29" t="s">
+        <v>416</v>
+      </c>
+      <c r="E55" s="29"/>
+      <c r="F55" s="31"/>
+    </row>
+    <row r="57" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A57" s="19" t="s">
+        <v>706</v>
+      </c>
+      <c r="B57" s="5"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="45"/>
+      <c r="E57" s="47"/>
+      <c r="F57" s="20"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="C58" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="25" t="s">
+        <v>391</v>
+      </c>
+      <c r="E58" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="F58" s="26" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E59" s="6"/>
+      <c r="F59" s="22"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A60" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E60" s="6"/>
+      <c r="F60" s="22"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A61" s="20" t="s">
+        <v>399</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E61" s="6"/>
+      <c r="F61" s="22"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A62" s="20" t="s">
+        <v>420</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E62" s="6"/>
+      <c r="F62" s="22"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A63" s="20" t="s">
+        <v>423</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E63" s="6"/>
+      <c r="F63" s="22"/>
+    </row>
+    <row r="64" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="27" t="s">
+        <v>425</v>
+      </c>
+      <c r="B64" s="28" t="s">
+        <v>426</v>
+      </c>
+      <c r="C64" s="29" t="s">
+        <v>380</v>
+      </c>
+      <c r="D64" s="29" t="s">
+        <v>419</v>
+      </c>
+      <c r="E64" s="29"/>
+      <c r="F64" s="31" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A66" s="19" t="s">
+        <v>707</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="45"/>
+      <c r="E66" s="47"/>
+      <c r="F66" s="20"/>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A67" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>391</v>
+      </c>
+      <c r="E67" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="F67" s="26" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A68" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E68" s="6"/>
+      <c r="F68" s="22"/>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A69" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E69" s="6"/>
+      <c r="F69" s="22"/>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A70" s="20" t="s">
+        <v>462</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E70" s="6"/>
+      <c r="F70" s="22"/>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A71" s="20" t="s">
+        <v>461</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E71" s="6"/>
+      <c r="F71" s="22"/>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A72" s="39" t="s">
+        <v>477</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="E72" s="8"/>
+      <c r="F72" s="22" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A73" s="20" t="s">
+        <v>440</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E73" s="6"/>
+      <c r="F73" s="22"/>
+    </row>
+    <row r="74" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="39" t="s">
         <v>479</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="7" t="s">
+      <c r="B74" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C74" s="8"/>
+      <c r="D74" s="8"/>
+      <c r="E74" s="8"/>
+      <c r="F74" s="22" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="40" t="s">
+        <v>466</v>
+      </c>
+      <c r="B75" s="41" t="s">
+        <v>467</v>
+      </c>
+      <c r="C75" s="42" t="s">
+        <v>378</v>
+      </c>
+      <c r="D75" s="42" t="s">
+        <v>419</v>
+      </c>
+      <c r="E75" s="42"/>
+      <c r="F75" s="31" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A77" s="19" t="s">
+        <v>708</v>
+      </c>
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="45"/>
+      <c r="E77" s="47"/>
+      <c r="F77" s="20"/>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A78" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="B78" s="24" t="s">
         <v>185</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C78" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D78" s="25" t="s">
+        <v>391</v>
+      </c>
+      <c r="E78" s="25" t="s">
         <v>395</v>
       </c>
-      <c r="E2" s="6" t="s">
-[...5 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="F78" s="26" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A79" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B79" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C79" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E79" s="6"/>
+      <c r="F79" s="22"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A80" s="43" t="s">
+        <v>435</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E80" s="6"/>
+      <c r="F80" s="22"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A81" s="43" t="s">
+        <v>436</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="F81" s="22"/>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A82" s="43" t="s">
+        <v>437</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E82" s="6"/>
+      <c r="F82" s="22"/>
+    </row>
+    <row r="83" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+      <c r="A83" s="43" t="s">
+        <v>438</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E83" s="6"/>
+      <c r="F83" s="22"/>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A84" s="43" t="s">
+        <v>439</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E84" s="6"/>
+      <c r="F84" s="22"/>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A85" s="43" t="s">
+        <v>440</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E85" s="6"/>
+      <c r="F85" s="22"/>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A86" s="43" t="s">
+        <v>441</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E86" s="6"/>
+      <c r="F86" s="22"/>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A87" s="43" t="s">
+        <v>442</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C87" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="D3" s="9" t="s">
-[...435 lines deleted...]
-      <c r="D30" s="9" t="s">
+      <c r="D87" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E87" s="6"/>
+      <c r="F87" s="22"/>
+    </row>
+    <row r="88" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+      <c r="A88" s="43" t="s">
+        <v>482</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E88" s="6"/>
+      <c r="F88" s="22" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A89" s="43" t="s">
         <v>108</v>
       </c>
-      <c r="E30" s="9"/>
-[...22 lines deleted...]
-      <c r="B32" s="8" t="s">
+      <c r="B89" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E89" s="6"/>
+      <c r="F89" s="22"/>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A90" s="35" t="s">
+        <v>443</v>
+      </c>
+      <c r="B90" s="28" t="s">
+        <v>454</v>
+      </c>
+      <c r="C90" s="29" t="s">
         <v>378</v>
       </c>
-      <c r="C32" s="9" t="s">
-[...254 lines deleted...]
-      <c r="D49" s="9" t="s">
+      <c r="D90" s="29" t="s">
         <v>419</v>
       </c>
-      <c r="E49" s="9" t="s">
-[...601 lines deleted...]
-      <c r="E89" s="9"/>
+      <c r="E90" s="29"/>
+      <c r="F90" s="31"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+  <tableParts count="6">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId5"/>
+    <tablePart r:id="rId6"/>
+    <tablePart r:id="rId7"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.26953125" customWidth="1"/>
+    <col min="2" max="2" width="19.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B1" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
+        <v>328</v>
+      </c>
+      <c r="B2" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B3" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>330</v>
+      </c>
+      <c r="B4" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
         <v>331</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B5" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
         <v>332</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B6" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
         <v>333</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B7" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
         <v>334</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B8" t="s">
         <v>341</v>
-      </c>
-[...22 lines deleted...]
-        <v>344</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4541C7D9-D026-422B-9288-FD0E272B62E0}">
+  <dimension ref="A1:C10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="4.7265625" customWidth="1"/>
+    <col min="2" max="2" width="19.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="46" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A1" s="32" t="s">
+        <v>509</v>
+      </c>
+      <c r="B1" s="48" t="s">
+        <v>461</v>
+      </c>
+      <c r="C1" s="36" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A2" s="43" t="s">
+        <v>511</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="C2" s="22" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="58" x14ac:dyDescent="0.35">
+      <c r="A3" s="43" t="s">
+        <v>514</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="C3" s="22" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="43" t="s">
+        <v>517</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="43" t="s">
+        <v>520</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="58" x14ac:dyDescent="0.35">
+      <c r="A6" s="43" t="s">
+        <v>523</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="C6" s="22" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="58" x14ac:dyDescent="0.35">
+      <c r="A7" s="43" t="s">
+        <v>526</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="29" x14ac:dyDescent="0.35">
+      <c r="A8" s="43" t="s">
+        <v>529</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A9" s="43" t="s">
+        <v>532</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A10" s="35" t="s">
+        <v>535</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>536</v>
+      </c>
+      <c r="C10" s="31"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF72E92C-8D31-4E20-90C6-CB4A6C06AAA1}">
+  <dimension ref="A1:B77"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="7.08984375" customWidth="1"/>
+    <col min="2" max="2" width="47.1796875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B2" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B3" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B4" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>551</v>
+      </c>
+      <c r="B5" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>553</v>
+      </c>
+      <c r="B6" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>555</v>
+      </c>
+      <c r="B7" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>557</v>
+      </c>
+      <c r="B8" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>559</v>
+      </c>
+      <c r="B9" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>561</v>
+      </c>
+      <c r="B10" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>563</v>
+      </c>
+      <c r="B11" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>565</v>
+      </c>
+      <c r="B12" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>567</v>
+      </c>
+      <c r="B13" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>569</v>
+      </c>
+      <c r="B14" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>571</v>
+      </c>
+      <c r="B15" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>573</v>
+      </c>
+      <c r="B16" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>575</v>
+      </c>
+      <c r="B17" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>577</v>
+      </c>
+      <c r="B18" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>579</v>
+      </c>
+      <c r="B19" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>581</v>
+      </c>
+      <c r="B20" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>583</v>
+      </c>
+      <c r="B21" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
+        <v>585</v>
+      </c>
+      <c r="B22" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>587</v>
+      </c>
+      <c r="B23" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>589</v>
+      </c>
+      <c r="B24" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
+        <v>591</v>
+      </c>
+      <c r="B25" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>593</v>
+      </c>
+      <c r="B26" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>595</v>
+      </c>
+      <c r="B27" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
+        <v>597</v>
+      </c>
+      <c r="B28" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>599</v>
+      </c>
+      <c r="B29" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>601</v>
+      </c>
+      <c r="B30" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>603</v>
+      </c>
+      <c r="B31" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>605</v>
+      </c>
+      <c r="B32" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
+        <v>607</v>
+      </c>
+      <c r="B33" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
+        <v>609</v>
+      </c>
+      <c r="B34" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
+        <v>611</v>
+      </c>
+      <c r="B35" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
+        <v>613</v>
+      </c>
+      <c r="B36" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
+        <v>615</v>
+      </c>
+      <c r="B37" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
+        <v>617</v>
+      </c>
+      <c r="B38" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
+        <v>619</v>
+      </c>
+      <c r="B39" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
+        <v>621</v>
+      </c>
+      <c r="B40" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
+        <v>623</v>
+      </c>
+      <c r="B41" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
+        <v>625</v>
+      </c>
+      <c r="B42" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
+        <v>627</v>
+      </c>
+      <c r="B43" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
+        <v>629</v>
+      </c>
+      <c r="B44" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
+        <v>631</v>
+      </c>
+      <c r="B45" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
+        <v>633</v>
+      </c>
+      <c r="B46" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>635</v>
+      </c>
+      <c r="B47" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>637</v>
+      </c>
+      <c r="B48" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>639</v>
+      </c>
+      <c r="B49" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
+        <v>641</v>
+      </c>
+      <c r="B50" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
+        <v>643</v>
+      </c>
+      <c r="B51" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
+        <v>645</v>
+      </c>
+      <c r="B52" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
+        <v>647</v>
+      </c>
+      <c r="B53" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
+        <v>649</v>
+      </c>
+      <c r="B54" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
+        <v>651</v>
+      </c>
+      <c r="B55" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
+        <v>653</v>
+      </c>
+      <c r="B56" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
+        <v>655</v>
+      </c>
+      <c r="B57" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
+        <v>657</v>
+      </c>
+      <c r="B58" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
+        <v>659</v>
+      </c>
+      <c r="B59" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>661</v>
+      </c>
+      <c r="B60" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
+        <v>663</v>
+      </c>
+      <c r="B61" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
+        <v>665</v>
+      </c>
+      <c r="B62" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
+        <v>667</v>
+      </c>
+      <c r="B63" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
+        <v>669</v>
+      </c>
+      <c r="B64" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
+        <v>671</v>
+      </c>
+      <c r="B65" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
+        <v>673</v>
+      </c>
+      <c r="B66" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>675</v>
+      </c>
+      <c r="B67" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>677</v>
+      </c>
+      <c r="B68" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
+        <v>679</v>
+      </c>
+      <c r="B69" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A70" t="s">
+        <v>681</v>
+      </c>
+      <c r="B70" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A71" t="s">
+        <v>683</v>
+      </c>
+      <c r="B71" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A72" t="s">
+        <v>685</v>
+      </c>
+      <c r="B72" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>687</v>
+      </c>
+      <c r="B73" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A74" t="s">
+        <v>689</v>
+      </c>
+      <c r="B74" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A75" t="s">
+        <v>691</v>
+      </c>
+      <c r="B75" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A76" t="s">
+        <v>693</v>
+      </c>
+      <c r="B76" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A77" t="s">
+        <v>695</v>
+      </c>
+      <c r="B77" t="s">
+        <v>696</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9ac805d7-b58a-482b-8a4e-e7effbd5188b}" enabled="1" method="Privileged" siteId="{a2a21b60-5625-43fe-a55a-52f5e111d71c}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>New File Layout</vt:lpstr>
       <vt:lpstr>Additional Files</vt:lpstr>
       <vt:lpstr>Const Mod Codes</vt:lpstr>
+      <vt:lpstr>StatusCodes</vt:lpstr>
+      <vt:lpstr>OwnOcc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Washoe County</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ddufva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>